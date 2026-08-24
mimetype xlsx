--- v0 (2026-06-27)
+++ v1 (2026-08-24)
@@ -1,341 +1,588 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...2 lines deleted...]
-  <workbookProtection/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
-    <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
+    <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
-  <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.0001"/>
-[...4 lines deleted...]
-  </extLst>
+  <definedNames/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
-[...28 lines deleted...]
-    <t xml:space="preserve">johndoe</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
+  <si>
+    <t>First Name</t>
+  </si>
+  <si>
+    <t>Last Name</t>
+  </si>
+  <si>
+    <t>Phone</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Username</t>
+  </si>
+  <si>
+    <t>John</t>
+  </si>
+  <si>
+    <t>Doe</t>
+  </si>
+  <si>
+    <t>john.doe@gmail.com</t>
+  </si>
+  <si>
+    <t>johndoe</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-  <fonts count="6">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+  <numFmts count="0"/>
+  <fonts count="3">
     <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
-      <family val="0"/>
-      <charset val="134"/>
     </font>
     <font>
-      <sz val="10"/>
-[...14 lines deleted...]
-      <b val="true"/>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
-      <family val="0"/>
-      <charset val="134"/>
     </font>
     <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
-      <family val="0"/>
-      <charset val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border diagonalUp="false" diagonalDown="false">
+    <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="21">
-[...1 lines deleted...]
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="4">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
-[...24 lines deleted...]
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
+      <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
-[...4 lines deleted...]
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
+      <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Comma" xfId="15" builtinId="3"/>
-[...4 lines deleted...]
-    <cellStyle name="*unknown*" xfId="20" builtinId="8"/>
   </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...6 lines deleted...]
-</Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="800080"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+</a:theme>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:john.doe@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...1 lines deleted...]
-    <pageSetUpPr fitToPage="false"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G4"/>
+  <dimension ref="A1:F4"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="G2" activeCellId="0" sqref="G2"/>
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" topLeftCell="A1">
+      <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="15" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="9.15234375" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="18.43"/>
-[...5 lines deleted...]
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7" min="7" style="0" width="16.43"/>
+    <col min="1" max="1" width="18.43" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22.15" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.86" customWidth="true" style="0"/>
+    <col min="4" max="4" width="25.15" customWidth="true" style="0"/>
+    <col min="5" max="5" width="21.43" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.43" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" customFormat="false" ht="14.9" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+    <row r="1" spans="1:6" customHeight="1" ht="14.9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:6" customHeight="1" ht="14.9">
+      <c r="A2" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1"/>
+      <c r="B2" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" s="2">
+        <v>7405868975</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2" s="2"/>
     </row>
-    <row r="2" customFormat="false" ht="14.9" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...20 lines deleted...]
-    <row r="3" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+    <row r="3" spans="1:6" customHeight="1" ht="15">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="3"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
-      <c r="G3" s="2"/>
     </row>
-    <row r="4" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+    <row r="4" spans="1:6" customHeight="1" ht="15">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="3"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
-      <c r="G4" s="2"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="D2" r:id="rId1" display="john.doe@gmail.com"/>
+    <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
-  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
-[...2 lines deleted...]
-  <headerFooter differentFirst="false" differentOddEven="false">
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51180555555555" footer="0.51180555555555"/>
+  <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
-[...1 lines deleted...]
-  <Application>LibreOffice/6.4.6.2$Linux_X86_64 LibreOffice_project/40$Build-2</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Sheet1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <Manager/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>topcodx</dc:creator>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>topcodx</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:title/>
   <dc:description/>
-  <dc:language>en-IN</dc:language>
-[...2 lines deleted...]
-  <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:title/>
+  <cp:keywords/>
+  <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>15.0000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>3A5114A7C19B4BAE9388DACFCEF78EA3_11</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOProductBuildVer">
     <vt:lpwstr>1033-12.2.0.17545</vt:lpwstr>
   </property>
 </Properties>
 </file>